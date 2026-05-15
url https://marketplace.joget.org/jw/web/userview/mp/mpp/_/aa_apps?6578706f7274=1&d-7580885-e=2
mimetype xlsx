--- v0 (2025-11-11)
+++ v1 (2026-05-15)
@@ -67,814 +67,929 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A80"/>
+  <dimension ref="A1:A93"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="189.9375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>AppName</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Asset Management and Tracking App for DX 8 
          Asset Management and Tracking App for DX 8 
 A simple asset management and tracking web application.
-307</t>
+380</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Account Creation App 
         Account Creation App 
 Check out this Account Creation App if you need your users to sign-up.
-1622</t>
+1666</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Advanced JSON Data List Binder Demo App 
         Advanced JSON Data List Binder Demo AppDemo App to showcase the Advanced JSON Data List Binder Plugin.
-128</t>
+139</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
+        <is>
+          <t>AI Budget Request Evaluator App 
+        AI Maintenance Request AppAI Budget Request Evaluator streamlines the way department heads submit budget requests and gives Finance teams a structured, consistent framework for evaluating them.
+2</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>AI Candidate Screener App 
+        AI Candidate Screener AppAI Candidate Scanner is a focused, single-vacancy hiring desk built for founders, hiring managers, and recruiters who need a smarter way to evaluate candidates without the bloat of a full ATS.
+17</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>AI Complaints Management App 
+        AI Complaints Management AppThe AI Complaints Management App helps Complaint Managers and their teams efficiently manage customer-submitted complaints.
+40</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>AI Contract Review App 
+        AI Candidate Screener AppAI Contract Review App helps users to review contracts in minutes using AI-powered contract risk analysis.
+13</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>AI Expenses Claim App 
+        AI Expenses Claim AppAI Expenses Claim App helps expense management with an intelligent, automated claims processing system that handles everything from submission to approval.
+0</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>AI Maintenance Request App 
+        AI Maintenance Request AppAI Maintenance Request Evaluator is a production-ready facilities maintenance management app built on Joget DX. 
+8</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>AI Return Desk App 
+        AI Return Desk AppAI Return Desk App is an AI-powered returns management solution that automates the entire return lifecycle from customer request to resolution. 
+7</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
         <is>
           <t>Approve Via Email 
         Approve Via Email for v6 
 Demonstration app to approve workflow activities via email replies (Email Polling).
-2219</t>
-[...13 lines deleted...]
-      <c r="A7" t="inlineStr">
+2257</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
         <is>
           <t>Audit Management Module 
         Audit Management ModuleYou can manage the internal audit which must be conducted at intervals determined within the scope of ISO Standards through this Audit Management Module. 
-18</t>
-[...4 lines deleted...]
-      <c r="A8" t="inlineStr">
+19</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Bill of Materials App 
+        Bill of Materials AppEliminate disconnected bill of materials spreadsheets and bring your BOM process into one unified system. 
+25</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
         <is>
           <t>Book Catalog 
         Book Catalog 
 Use the Book Catalog app to manage your books and audiobooks library.
-549</t>
-[...4 lines deleted...]
-      <c r="A9" t="inlineStr">
+553</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
         <is>
           <t>Club Management 
         Club Management 
 A basic app that allows users to manage club memberships.
-607</t>
-[...4 lines deleted...]
-      <c r="A10" t="inlineStr">
+621</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Construction Management App 
+        Construction Management AppDeliver construction projects with clarity, control, and complete visibility.
+25</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
         <is>
           <t>Country List 
         Country List App 
 Utility app that allows you to setup and manage a list of countries in a select box.
-459</t>
-[...4 lines deleted...]
-      <c r="A11" t="inlineStr">
+464</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
         <is>
           <t>Data Trail Demo App 
         Data Trail Demo App 
 This is a demo app for JSON to Table Formatter and Form Store Binder Audit Trail Plugin.
-160</t>
-[...4 lines deleted...]
-      <c r="A12" t="inlineStr">
+174</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
         <is>
           <t>DB Schema App 
         DB Schema AppThe DB Schema App is designed to help users efficiently analyze and compare database structures across different environments.
-84</t>
-[...4 lines deleted...]
-      <c r="A13" t="inlineStr">
+108</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
         <is>
           <t>DISINI Driver Management App 
         DISINI Driver Management AppEnterprises will be able to use the application to manage their employed drivers and start the drivers dispatching process.
-217</t>
-[...4 lines deleted...]
-      <c r="A14" t="inlineStr">
+221</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
         <is>
           <t>DISINI Vehicle Booking &amp; Incident Reporting App 
         DISINI Vehicle Booking &amp; Incident Reporting AppUsers will be able to use the application to book vehicles and report incidents related to the vehicle.
-230</t>
-[...4 lines deleted...]
-      <c r="A15" t="inlineStr">
+237</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
         <is>
           <t>DISINI Vehicle Inspection &amp; Insurance App 
         DISINI Vehicle Inspection &amp; Insurance AppEnterprises will be able to use the application to manage their fleet of vehicles, track insurance policies expiry and conduct vehicle inspections.
-139</t>
-[...4 lines deleted...]
-      <c r="A16" t="inlineStr">
+142</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
         <is>
           <t>EMAS eKYC App 
         EMAS eKYC app to verify identity during customer on-boarding.
-285</t>
-[...4 lines deleted...]
-      <c r="A17" t="inlineStr">
+293</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
         <is>
           <t>EMAS OkayFace Approval App 
         EMAS OkayFace Approval app to approve documents using AI-based facial biometric authentication.
-396</t>
-[...4 lines deleted...]
-      <c r="A18" t="inlineStr">
+406</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
         <is>
           <t>Employee Loan Management 
         Create, track, and manage your employee's loan applications.
-636</t>
-[...4 lines deleted...]
-      <c r="A19" t="inlineStr">
+646</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
         <is>
           <t>Employee Services Portal 
         Employee Services Portal 
 A portal for Employee Self Service in an organization.
-1766</t>
-[...4 lines deleted...]
-      <c r="A20" t="inlineStr">
+1798</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
         <is>
           <t>Employee Temperature Tracking App 
         Employee Temperature Tracking app to record daily temperature readings of the employees.
 337</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" t="inlineStr">
+    <row r="29">
+      <c r="A29" t="inlineStr">
         <is>
           <t>Enhanced Task Delegation 
         Enhanced Task DelegationA template app that integrates with the Joget Task Delegation form.
-670</t>
-[...4 lines deleted...]
-      <c r="A22" t="inlineStr">
+690</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
         <is>
           <t>Expenses Claims App for DX 8 
         Expenses Claims App for DX 8 
 The Expenses Claim app was designed for employees to submit and head of departments (HOD) to approve expense claims online.
-217</t>
-[...4 lines deleted...]
-      <c r="A23" t="inlineStr">
+259</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
         <is>
           <t>Google Maps App 
         Google Maps App 
 Demonstrates how to integrate Joget with Google Maps.
-1023</t>
-[...14 lines deleted...]
-      <c r="A25" t="inlineStr">
+1031</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
         <is>
           <t>Insurance Management 
         Insurance Management 
 Administrators can manage and track their corporate insurance policies and insurance brokers.
-392</t>
-[...4 lines deleted...]
-      <c r="A26" t="inlineStr">
+400</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
         <is>
           <t>Internal Service Request (DX) 
         Internal Service Request (DX)App that enables users to make and manage inter-departmental service requests
-974</t>
-[...4 lines deleted...]
-      <c r="A27" t="inlineStr">
+1018</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>Invoice Flow App 
+        Invoice Flow AppInvoice Flow App helps with Invoice generation with account and client details and export as PDF in one click.
+11</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
         <is>
           <t>ISIC List 
         ISIC List App 
 Utility app to set up and manage the UN list of national activities code and descriptors.
-352</t>
-[...4 lines deleted...]
-      <c r="A28" t="inlineStr">
+361</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
         <is>
           <t>Job Recruitment Management 
         Job Recruitment Management 
 Easily manage a job recruitment website for your organization on Joget.
-653</t>
-[...4 lines deleted...]
-      <c r="A29" t="inlineStr">
+661</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
         <is>
           <t>Joget User Mgnt Utility v6 &amp; DX 
         Joget User Management UtilityEasily add and manage Joget user accounts, departments, grades, groups, and organization.
-2371</t>
-[...4 lines deleted...]
-      <c r="A30" t="inlineStr">
+2415</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
         <is>
           <t>Loan Calculator 
         Loan Calculator AppA free example app for a loan calculator using Joget.
-447</t>
-[...4 lines deleted...]
-      <c r="A31" t="inlineStr">
+457</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
         <is>
           <t>Manufacturing Production and Planning App 
         Manufacturing Production and Planning AppSeamlessly transform your production workflows into instrumented digitalized processes that connect operator, machine, resource coordination and QAQC assurance into a single ecosystem.
-438</t>
-[...4 lines deleted...]
-      <c r="A32" t="inlineStr">
+454</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
         <is>
           <t>Medical Reimbursement 
         A quick and easy Medical Reimbursement app on Joget with one approval cycle.
-394</t>
-[...4 lines deleted...]
-      <c r="A33" t="inlineStr">
+406</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
         <is>
           <t>Meeting Room Booking App for DX 
 Meeting Room Booking App for DX 
 Book and track your organization meeting rooms with this app.
-964</t>
-[...4 lines deleted...]
-      <c r="A34" t="inlineStr">
+991</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
         <is>
           <t>Messaging App 
         Messaging AppA Simple Messaging App where you can easily chat with Joget users within your organization.
-929</t>
-[...4 lines deleted...]
-      <c r="A35" t="inlineStr">
+945</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
         <is>
           <t>NAICS List 
         NAICS List App 
 Utility app to set up and manage the North American Industry Classification System List.
-78</t>
-[...4 lines deleted...]
-      <c r="A36" t="inlineStr">
+79</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
         <is>
           <t>Newsletter Management 
         Newsletter Management 
 Manage your electronic newsletters on Joget. The public can subscribe to receive newsletters.
 212</t>
         </is>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" t="inlineStr">
+    <row r="45">
+      <c r="A45" t="inlineStr">
         <is>
           <t>On-Site Management App 
         On-Site ManagementOn-Site Management app to ensure every project works according to plan and minimize project delays.
-360</t>
-[...4 lines deleted...]
-      <c r="A38" t="inlineStr">
+362</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
         <is>
           <t>Partner Opportunity Locking 
         Star Rating Plugin 
 Create, track, and manage your Partner Opportunities Locking with this app on Joget.
-178</t>
-[...4 lines deleted...]
-      <c r="A39" t="inlineStr">
+179</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
         <is>
           <t>Personal Expense Tracker App 
         Personal Expense Tracker App 
 Track personal finance which does not require approval and steps for expenses.
-110</t>
-[...4 lines deleted...]
-      <c r="A40" t="inlineStr">
+149</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
         <is>
           <t>Process Monitoring Utility (MS-SQL) 
         Process Monitoring Utility For MS-SQL 
 Administrator utility to manage workflow processes via a front end userview.
-232</t>
-[...4 lines deleted...]
-      <c r="A41" t="inlineStr">
+244</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
         <is>
           <t>Process Monitoring Utility (MySQL) 
         Process Monitoring Utility 
 Administrator utility to manage workflow processes via a front end userview.
-793</t>
-[...4 lines deleted...]
-      <c r="A42" t="inlineStr">
+834</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
         <is>
           <t>Process Version Migrator Utility 
         Process Version Migrator 
 A utility app to change your apps running processes to a newer version.
-263</t>
-[...4 lines deleted...]
-      <c r="A43" t="inlineStr">
+285</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
         <is>
           <t>Purchase Requisition App for DX8 
         Purchase Requisition App for DX8A simple purchase requisition app for employees to submit purchase requisitions for management approval.
-230</t>
-[...13 lines deleted...]
-      <c r="A45" t="inlineStr">
+263</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
         <is>
           <t>Queue Safely App 
         Allows businesses to enable their customers to queue digitally and safely while they wait to be served.
-270</t>
-[...4 lines deleted...]
-      <c r="A46" t="inlineStr">
+278</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>RFQ Management App 
+        RFQ Management AppStreamline procurement from request to award faster, smarter, and fully traceable.
+38</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>Sales Management App 
+        Sales Management AppSales Management App streamlines your entire sales operation from initial customer contact through order fulfillment.
+39</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
         <is>
           <t>Self-registration App 
         Self-registration App 
 With this user-friendly Self-Registration App, anonymous users can easily register as Joget users.
-335</t>
-[...13 lines deleted...]
-      <c r="A48" t="inlineStr">
+354</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>Service Desk App 
+        Service Desk AppService Desk application powered by DX 9 Theme Builder — Neon Ops dark-themed case management platform
+48</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
         <is>
           <t>SigningDoc App 
         SigningDoc 
 Request electronic signatures for everyone and every enterprises.
-732</t>
-[...4 lines deleted...]
-      <c r="A49" t="inlineStr">
+800</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
         <is>
           <t>Simple CRM 
         Simple CRM 
 Helps your business communicate with prospects, share sales information, and close deals.
-1216</t>
-[...4 lines deleted...]
-      <c r="A50" t="inlineStr">
+1230</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
         <is>
           <t>Simple Document Repository 
         Document sharing and storage made simple.
-2522</t>
-[...4 lines deleted...]
-      <c r="A51" t="inlineStr">
+2571</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
         <is>
           <t>Simple Employee Management 
         Simple Employee Management 
 Create, track, and manage your company's human resource records on Joget.
-1080</t>
-[...4 lines deleted...]
-      <c r="A52" t="inlineStr">
+1092</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
         <is>
           <t>Simple FAQ  
         Simple FAQ 
 App to create and manage your site's Frequently Asked Questions (FAQ).
-269</t>
-[...4 lines deleted...]
-      <c r="A53" t="inlineStr">
+273</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
         <is>
           <t>Simple Inventory Tracking 
         Simple Inventory Tracking 
 Control and track your office stationeries, consumables, and computer equipment on Joget.
-961</t>
-[...4 lines deleted...]
-      <c r="A54" t="inlineStr">
+976</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
         <is>
           <t>Simple Invoicing 
         Simple Invoicing 
 Create, track, and manage your company's invoices in 4 easy steps.
-1091</t>
-[...14 lines deleted...]
-      <c r="A56" t="inlineStr">
+1104</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
         <is>
           <t>Simple Payroll 
         Simple Payroll 
 Create, track, and manage your organization's payroll on Joget.
-539</t>
-[...4 lines deleted...]
-      <c r="A57" t="inlineStr">
+545</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
         <is>
           <t>Simple Purchasing 
         Simple Purchasing 
 Create, track, and manage your company purchase orders on Joget.
-799</t>
-[...4 lines deleted...]
-      <c r="A58" t="inlineStr">
+809</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
         <is>
           <t>Simple Quotation 
         Simple Quotation 
 Create, track, and manage your company's quotations in 4 easy steps.
-808</t>
-[...4 lines deleted...]
-      <c r="A59" t="inlineStr">
+815</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
         <is>
           <t>Simple Visitor Management 
         Simple Visitor ManagementFree and simple app to track incoming business visitors to your organization.
-495</t>
-[...4 lines deleted...]
-      <c r="A60" t="inlineStr">
+501</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
         <is>
           <t>Simple Warranty 
         Simple Warranty 
 Create, track, and manage your product's warranty registrations on Joget.
-200</t>
-[...4 lines deleted...]
-      <c r="A61" t="inlineStr">
+202</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>Site Inspector App 
+        Site Inspector AppSite Inspector App enables teams to manage companies, sites, inspectors, inspection types, and compliance records within one cohesive interface.
+19</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Smart Lesson Activity Generator App 
+        Smart Lesson Activity Generator AppA smart, AI-powered education tool that helps teachers design engaging, classroom-ready lesson activities quickly and efficiently.
+13</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
         <is>
           <t>Stationery Request 
         Stationery Request App 
 A quick and easy Stationery Request App on Joget with one approval cycle.
-490</t>
-[...4 lines deleted...]
-      <c r="A62" t="inlineStr">
+504</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
         <is>
           <t>Student Temperature Tracking App 
         Student Temperature Tracking App for schools to assign student QR code and take daily body temperature readings.
-368</t>
-[...4 lines deleted...]
-      <c r="A63" t="inlineStr">
+373</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>Supply Chain - Accounts Payable App 
+        Supply Chain - Accounts Payable AppSupply Chain - Accounts Payable App automate invoice processing with AI-powered extraction and PO matching.
+37</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
         <is>
           <t>Task Management and Tracking App 
         Task Management and Tracking AppTask Management and Tracking App (TMT) to virtually monitor task progress and track the amount of time spent on each task.
-1584</t>
-[...4 lines deleted...]
-      <c r="A64" t="inlineStr">
+1649</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
         <is>
           <t>Timesheet Tracker App 
          Timesheet Tracker App 
 Timesheet Tracker app provides a comprehensive solution for efficient time management and project tracking.
-243</t>
-[...4 lines deleted...]
-      <c r="A65" t="inlineStr">
+280</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
         <is>
           <t>Training Evaluation 
         Training Evaluation App 
 Track feedback on your classroom training on Joget.
-657</t>
-[...4 lines deleted...]
-      <c r="A66" t="inlineStr">
+676</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
         <is>
           <t>Travel Advisory Tracking App 
         Travel Advisory Tracking 
 Travel Advisory Tracking app to track all visitors to your organization
 268</t>
         </is>
       </c>
     </row>
-    <row r="67">
-      <c r="A67" t="inlineStr">
+    <row r="78">
+      <c r="A78" t="inlineStr">
         <is>
           <t>Travel Request 
         Travel Request 
 Users can submit a Travel Request form and route to a designated approver.
-1063</t>
-[...4 lines deleted...]
-      <c r="A68" t="inlineStr">
+1076</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>Travel Request Management App 
+        Travel Request Management AppTravel Request Management App manages the full lifecycle of an employee travel request
+26</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
         <is>
           <t>Tutorial App: AJAX Selectbox 
         AJAX Selectbox App DX 
 Demonstration app on the usage of the AJAX Selectbox form element plugin.
-493</t>
-[...4 lines deleted...]
-      <c r="A69" t="inlineStr">
+501</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
         <is>
           <t>Tutorial App: Candlestick Charting 
         Candlestick Charting 
 Easily generate a Candlestick Chart on Joget.
 282</t>
         </is>
       </c>
     </row>
-    <row r="70">
-      <c r="A70" t="inlineStr">
+    <row r="82">
+      <c r="A82" t="inlineStr">
         <is>
           <t>Tutorial App: Customize Theme Colors 
         Tutorial App: Customize Theme ColorsA tutorial app with three examples on how you can customize the v5 userview theme colors.
-417</t>
-[...4 lines deleted...]
-      <c r="A71" t="inlineStr">
+420</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
         <is>
           <t>Tutorial App: Datalist 
         Tutorial App: DatalistTutorial app that showcases the many techniques of displaying records in a Joget datalist on Joget.
-746</t>
-[...4 lines deleted...]
-      <c r="A72" t="inlineStr">
+750</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
         <is>
           <t>Tutorial App: Gantt Chart  
         Gantt Chart App 
 Sample app to demonstrate the use of the Joget Gantt Chart userview menu plugin.
-576</t>
-[...4 lines deleted...]
-      <c r="A73" t="inlineStr">
+580</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
         <is>
           <t>Tutorial App: Grid 
         Tutorial App: Grid 
 This is a tutorial app that showcases the various types of Grids (Form Grid, Advanced Grid, List Grid, and Grid) in Joget forms.
-822</t>
-[...4 lines deleted...]
-      <c r="A74" t="inlineStr">
+830</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
         <is>
           <t>Tutorial App: Hash Variable 
         Tutorial App: Hash VariableTutorial app that showcases the techniques of using hash variables on Joget v5 Enterprise.
-530</t>
-[...4 lines deleted...]
-      <c r="A75" t="inlineStr">
+533</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
         <is>
           <t>Tutorial App: Joget Charts 
         Tutorial App: Joget ChartsTutorial app that showcases the various types of graphic charts available in Joget.
-813</t>
-[...4 lines deleted...]
-      <c r="A76" t="inlineStr">
+817</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
         <is>
           <t>Tutorial App: JSON Form Options Binder 
         JSON Form Options Tutorial AppA free app demonstrating the use of the JSON Form Options Binder plugin to populate some form elements.
-601</t>
-[...4 lines deleted...]
-      <c r="A77" t="inlineStr">
+602</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
         <is>
           <t>Tutorial App: Process Deadlines 
 Tutorial App: Process Deadlines 
 Tutorial app to demonstrate the use of process deadlines in Joget.
-816</t>
-[...4 lines deleted...]
-      <c r="A78" t="inlineStr">
+845</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
         <is>
           <t>Tutorial App: Section Wizard &amp; Section Tab 
         Section Wizard App v6 
 Demonstration app on the usage of Section Wizard and Section Tab form element plugins.
-686</t>
-[...4 lines deleted...]
-      <c r="A79" t="inlineStr">
+705</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
         <is>
           <t>Tutorial App: Task Sequencer 
         Task Sequencer Process Tool Plugin &amp; AppSample app demonstrating the use of the Task Sequencer process tool plugin.
-450</t>
-[...4 lines deleted...]
-      <c r="A80" t="inlineStr">
+464</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
         <is>
           <t>Tutorial App: Tree Menu 
         Tree Menu App&gt;Userview menu plugin to dynamically draw a tree menu in the side menu based on database records
-370</t>
+381</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>Visitor Management App 
+        Visitor Management AppVisitor Management App track your visitors and know who enters your building.
+23</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>