--- v1 (2026-05-15)
+++ v2 (2026-07-09)
@@ -89,907 +89,907 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A93"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="189.9375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>AppName</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Asset Management and Tracking App for DX 8 
          Asset Management and Tracking App for DX 8 
 A simple asset management and tracking web application.
-380</t>
+394</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Account Creation App 
         Account Creation App 
 Check out this Account Creation App if you need your users to sign-up.
-1666</t>
+1670</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Advanced JSON Data List Binder Demo App 
         Advanced JSON Data List Binder Demo AppDemo App to showcase the Advanced JSON Data List Binder Plugin.
-139</t>
+142</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>AI Budget Request Evaluator App 
         AI Maintenance Request AppAI Budget Request Evaluator streamlines the way department heads submit budget requests and gives Finance teams a structured, consistent framework for evaluating them.
-2</t>
+11</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>AI Candidate Screener App 
         AI Candidate Screener AppAI Candidate Scanner is a focused, single-vacancy hiring desk built for founders, hiring managers, and recruiters who need a smarter way to evaluate candidates without the bloat of a full ATS.
-17</t>
+21</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>AI Complaints Management App 
         AI Complaints Management AppThe AI Complaints Management App helps Complaint Managers and their teams efficiently manage customer-submitted complaints.
 40</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>AI Contract Review App 
         AI Candidate Screener AppAI Contract Review App helps users to review contracts in minutes using AI-powered contract risk analysis.
-13</t>
+20</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>AI Expenses Claim App 
         AI Expenses Claim AppAI Expenses Claim App helps expense management with an intelligent, automated claims processing system that handles everything from submission to approval.
-0</t>
+11</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>AI Maintenance Request App 
         AI Maintenance Request AppAI Maintenance Request Evaluator is a production-ready facilities maintenance management app built on Joget DX. 
-8</t>
+11</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>AI Return Desk App 
         AI Return Desk AppAI Return Desk App is an AI-powered returns management solution that automates the entire return lifecycle from customer request to resolution. 
-7</t>
+8</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Approve Via Email 
         Approve Via Email for v6 
 Demonstration app to approve workflow activities via email replies (Email Polling).
-2257</t>
+2260</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Audit Management Module 
         Audit Management ModuleYou can manage the internal audit which must be conducted at intervals determined within the scope of ISO Standards through this Audit Management Module. 
-19</t>
+27</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Bill of Materials App 
         Bill of Materials AppEliminate disconnected bill of materials spreadsheets and bring your BOM process into one unified system. 
-25</t>
+27</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Book Catalog 
         Book Catalog 
 Use the Book Catalog app to manage your books and audiobooks library.
-553</t>
+555</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Club Management 
         Club Management 
 A basic app that allows users to manage club memberships.
-621</t>
+624</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Construction Management App 
         Construction Management AppDeliver construction projects with clarity, control, and complete visibility.
-25</t>
+28</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Country List 
         Country List App 
 Utility app that allows you to setup and manage a list of countries in a select box.
-464</t>
+465</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Data Trail Demo App 
         Data Trail Demo App 
 This is a demo app for JSON to Table Formatter and Form Store Binder Audit Trail Plugin.
-174</t>
+176</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>DB Schema App 
         DB Schema AppThe DB Schema App is designed to help users efficiently analyze and compare database structures across different environments.
-108</t>
+110</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>DISINI Driver Management App 
         DISINI Driver Management AppEnterprises will be able to use the application to manage their employed drivers and start the drivers dispatching process.
 221</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>DISINI Vehicle Booking &amp; Incident Reporting App 
         DISINI Vehicle Booking &amp; Incident Reporting AppUsers will be able to use the application to book vehicles and report incidents related to the vehicle.
 237</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>DISINI Vehicle Inspection &amp; Insurance App 
         DISINI Vehicle Inspection &amp; Insurance AppEnterprises will be able to use the application to manage their fleet of vehicles, track insurance policies expiry and conduct vehicle inspections.
 142</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>EMAS eKYC App 
         EMAS eKYC app to verify identity during customer on-boarding.
-293</t>
+294</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>EMAS OkayFace Approval App 
         EMAS OkayFace Approval app to approve documents using AI-based facial biometric authentication.
 406</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Employee Loan Management 
         Create, track, and manage your employee's loan applications.
 646</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Employee Services Portal 
         Employee Services Portal 
 A portal for Employee Self Service in an organization.
-1798</t>
+1803</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Employee Temperature Tracking App 
         Employee Temperature Tracking app to record daily temperature readings of the employees.
-337</t>
+338</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Enhanced Task Delegation 
         Enhanced Task DelegationA template app that integrates with the Joget Task Delegation form.
-690</t>
+695</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Expenses Claims App for DX 8 
         Expenses Claims App for DX 8 
 The Expenses Claim app was designed for employees to submit and head of departments (HOD) to approve expense claims online.
-259</t>
+262</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Google Maps App 
         Google Maps App 
 Demonstrates how to integrate Joget with Google Maps.
-1031</t>
+1035</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Insurance Management 
         Insurance Management 
 Administrators can manage and track their corporate insurance policies and insurance brokers.
 400</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Internal Service Request (DX) 
         Internal Service Request (DX)App that enables users to make and manage inter-departmental service requests
-1018</t>
+1023</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Invoice Flow App 
         Invoice Flow AppInvoice Flow App helps with Invoice generation with account and client details and export as PDF in one click.
-11</t>
+23</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>ISIC List 
         ISIC List App 
 Utility app to set up and manage the UN list of national activities code and descriptors.
 361</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Job Recruitment Management 
         Job Recruitment Management 
 Easily manage a job recruitment website for your organization on Joget.
-661</t>
+663</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Joget User Mgnt Utility v6 &amp; DX 
         Joget User Management UtilityEasily add and manage Joget user accounts, departments, grades, groups, and organization.
-2415</t>
+2424</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Loan Calculator 
         Loan Calculator AppA free example app for a loan calculator using Joget.
 457</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Manufacturing Production and Planning App 
         Manufacturing Production and Planning AppSeamlessly transform your production workflows into instrumented digitalized processes that connect operator, machine, resource coordination and QAQC assurance into a single ecosystem.
-454</t>
+458</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Medical Reimbursement 
         A quick and easy Medical Reimbursement app on Joget with one approval cycle.
-406</t>
+407</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Meeting Room Booking App for DX 
 Meeting Room Booking App for DX 
 Book and track your organization meeting rooms with this app.
-991</t>
+996</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Messaging App 
         Messaging AppA Simple Messaging App where you can easily chat with Joget users within your organization.
-945</t>
+951</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>NAICS List 
         NAICS List App 
 Utility app to set up and manage the North American Industry Classification System List.
 79</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Newsletter Management 
         Newsletter Management 
 Manage your electronic newsletters on Joget. The public can subscribe to receive newsletters.
 212</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>On-Site Management App 
         On-Site ManagementOn-Site Management app to ensure every project works according to plan and minimize project delays.
 362</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Partner Opportunity Locking 
         Star Rating Plugin 
 Create, track, and manage your Partner Opportunities Locking with this app on Joget.
 179</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Personal Expense Tracker App 
         Personal Expense Tracker App 
 Track personal finance which does not require approval and steps for expenses.
-149</t>
+163</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Process Monitoring Utility (MS-SQL) 
         Process Monitoring Utility For MS-SQL 
 Administrator utility to manage workflow processes via a front end userview.
 244</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Process Monitoring Utility (MySQL) 
         Process Monitoring Utility 
 Administrator utility to manage workflow processes via a front end userview.
-834</t>
+840</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Process Version Migrator Utility 
         Process Version Migrator 
 A utility app to change your apps running processes to a newer version.
-285</t>
+291</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Purchase Requisition App for DX8 
         Purchase Requisition App for DX8A simple purchase requisition app for employees to submit purchase requisitions for management approval.
-263</t>
+265</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Queue Safely App 
         Allows businesses to enable their customers to queue digitally and safely while they wait to be served.
 278</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>RFQ Management App 
         RFQ Management AppStreamline procurement from request to award faster, smarter, and fully traceable.
-38</t>
+45</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Sales Management App 
         Sales Management AppSales Management App streamlines your entire sales operation from initial customer contact through order fulfillment.
-39</t>
+45</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Self-registration App 
         Self-registration App 
 With this user-friendly Self-Registration App, anonymous users can easily register as Joget users.
-354</t>
+358</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Service Desk App 
         Service Desk AppService Desk application powered by DX 9 Theme Builder — Neon Ops dark-themed case management platform
-48</t>
+58</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>SigningDoc App 
         SigningDoc 
 Request electronic signatures for everyone and every enterprises.
-800</t>
+814</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Simple CRM 
         Simple CRM 
 Helps your business communicate with prospects, share sales information, and close deals.
-1230</t>
+1231</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Simple Document Repository 
         Document sharing and storage made simple.
-2571</t>
+2584</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Simple Employee Management 
         Simple Employee Management 
 Create, track, and manage your company's human resource records on Joget.
-1092</t>
+1093</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Simple FAQ  
         Simple FAQ 
 App to create and manage your site's Frequently Asked Questions (FAQ).
 273</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Simple Inventory Tracking 
         Simple Inventory Tracking 
 Control and track your office stationeries, consumables, and computer equipment on Joget.
-976</t>
+980</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Simple Invoicing 
         Simple Invoicing 
 Create, track, and manage your company's invoices in 4 easy steps.
 1104</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Simple Payroll 
         Simple Payroll 
 Create, track, and manage your organization's payroll on Joget.
-545</t>
+546</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Simple Purchasing 
         Simple Purchasing 
 Create, track, and manage your company purchase orders on Joget.
-809</t>
+810</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Simple Quotation 
         Simple Quotation 
 Create, track, and manage your company's quotations in 4 easy steps.
-815</t>
+816</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Simple Visitor Management 
         Simple Visitor ManagementFree and simple app to track incoming business visitors to your organization.
-501</t>
+502</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Simple Warranty 
         Simple Warranty 
 Create, track, and manage your product's warranty registrations on Joget.
 202</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Site Inspector App 
         Site Inspector AppSite Inspector App enables teams to manage companies, sites, inspectors, inspection types, and compliance records within one cohesive interface.
-19</t>
+20</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Smart Lesson Activity Generator App 
         Smart Lesson Activity Generator AppA smart, AI-powered education tool that helps teachers design engaging, classroom-ready lesson activities quickly and efficiently.
 13</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Stationery Request 
         Stationery Request App 
 A quick and easy Stationery Request App on Joget with one approval cycle.
-504</t>
+507</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Student Temperature Tracking App 
         Student Temperature Tracking App for schools to assign student QR code and take daily body temperature readings.
 373</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Supply Chain - Accounts Payable App 
         Supply Chain - Accounts Payable AppSupply Chain - Accounts Payable App automate invoice processing with AI-powered extraction and PO matching.
-37</t>
+38</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Task Management and Tracking App 
         Task Management and Tracking AppTask Management and Tracking App (TMT) to virtually monitor task progress and track the amount of time spent on each task.
-1649</t>
+1665</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Timesheet Tracker App 
          Timesheet Tracker App 
 Timesheet Tracker app provides a comprehensive solution for efficient time management and project tracking.
-280</t>
+286</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Training Evaluation 
         Training Evaluation App 
 Track feedback on your classroom training on Joget.
-676</t>
+680</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Travel Advisory Tracking App 
         Travel Advisory Tracking 
 Travel Advisory Tracking app to track all visitors to your organization
 268</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Travel Request 
         Travel Request 
 Users can submit a Travel Request form and route to a designated approver.
-1076</t>
+1079</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Travel Request Management App 
         Travel Request Management AppTravel Request Management App manages the full lifecycle of an employee travel request
-26</t>
+28</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Tutorial App: AJAX Selectbox 
         AJAX Selectbox App DX 
 Demonstration app on the usage of the AJAX Selectbox form element plugin.
 501</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Tutorial App: Candlestick Charting 
         Candlestick Charting 
 Easily generate a Candlestick Chart on Joget.
 282</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Tutorial App: Customize Theme Colors 
         Tutorial App: Customize Theme ColorsA tutorial app with three examples on how you can customize the v5 userview theme colors.
-420</t>
+421</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Tutorial App: Datalist 
         Tutorial App: DatalistTutorial app that showcases the many techniques of displaying records in a Joget datalist on Joget.
 750</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Tutorial App: Gantt Chart  
         Gantt Chart App 
 Sample app to demonstrate the use of the Joget Gantt Chart userview menu plugin.
-580</t>
+581</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Tutorial App: Grid 
         Tutorial App: Grid 
 This is a tutorial app that showcases the various types of Grids (Form Grid, Advanced Grid, List Grid, and Grid) in Joget forms.
-830</t>
+832</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Tutorial App: Hash Variable 
         Tutorial App: Hash VariableTutorial app that showcases the techniques of using hash variables on Joget v5 Enterprise.
 533</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Tutorial App: Joget Charts 
         Tutorial App: Joget ChartsTutorial app that showcases the various types of graphic charts available in Joget.
 817</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Tutorial App: JSON Form Options Binder 
         JSON Form Options Tutorial AppA free app demonstrating the use of the JSON Form Options Binder plugin to populate some form elements.
-602</t>
+603</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Tutorial App: Process Deadlines 
 Tutorial App: Process Deadlines 
 Tutorial app to demonstrate the use of process deadlines in Joget.
 845</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Tutorial App: Section Wizard &amp; Section Tab 
         Section Wizard App v6 
 Demonstration app on the usage of Section Wizard and Section Tab form element plugins.
-705</t>
+706</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Tutorial App: Task Sequencer 
         Task Sequencer Process Tool Plugin &amp; AppSample app demonstrating the use of the Task Sequencer process tool plugin.
-464</t>
+465</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Tutorial App: Tree Menu 
         Tree Menu App&gt;Userview menu plugin to dynamically draw a tree menu in the side menu based on database records
 381</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Visitor Management App 
         Visitor Management AppVisitor Management App track your visitors and know who enters your building.
-23</t>
+25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>