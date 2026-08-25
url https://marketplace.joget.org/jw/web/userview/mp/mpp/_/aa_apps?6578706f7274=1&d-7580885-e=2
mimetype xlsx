--- v2 (2026-07-09)
+++ v3 (2026-08-25)
@@ -11,985 +11,780 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="-" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="80">
+    <numFmt numFmtId="164" formatCode="&quot;Account Creation App          Account Creation App  Check out this Account Creation App if you need your users to sign-up.   &quot;0"/>
+    <numFmt numFmtId="165" formatCode="&quot;Advanced JSON Data List Binder Demo App          Advanced JSON Data List Binder Demo AppDemo App to showcase the Advanced JSON Data List Binder Plugin.   &quot;0"/>
+    <numFmt numFmtId="166" formatCode="&quot;AI Budget Request Evaluator App          AI Maintenance Request AppAI Budget Request Evaluator streamlines the way department heads submit budget requests and gives Finance teams a structured, consistent framework for evaluating them.   &quot;0"/>
+    <numFmt numFmtId="167" formatCode="&quot;AI Candidate Screener App          AI Candidate Screener AppAI Candidate Scanner is a focused, single-vacancy hiring desk built for founders, hiring managers, and recruiters who need a smarter way to evaluate candidates without the bloat of a full ATS.   &quot;0"/>
+    <numFmt numFmtId="168" formatCode="&quot;AI Complaints Management App          AI Complaints Management AppThe AI Complaints Management App helps Complaint Managers and their teams efficiently manage customer-submitted complaints.   &quot;0"/>
+    <numFmt numFmtId="169" formatCode="&quot;AI Contract Review App          AI Candidate Screener AppAI Contract Review App helps users to review contracts in minutes using AI-powered contract risk analysis.   &quot;0"/>
+    <numFmt numFmtId="170" formatCode="&quot;AI Expenses Claim App          AI Expenses Claim AppAI Expenses Claim App helps expense management with an intelligent, automated claims processing system that handles everything from submission to approval.   &quot;0"/>
+    <numFmt numFmtId="171" formatCode="&quot;AI Maintenance Request App          AI Maintenance Request AppAI Maintenance Request Evaluator is a production-ready facilities maintenance management app built on Joget DX.    &quot;0"/>
+    <numFmt numFmtId="172" formatCode="&quot;AI Return Desk App          AI Return Desk AppAI Return Desk App is an AI-powered returns management solution that automates the entire return lifecycle from customer request to resolution.    &quot;0"/>
+    <numFmt numFmtId="173" formatCode="&quot;Audit Management Module          Audit Management ModuleYou can manage the internal audit which must be conducted at intervals determined within the scope of ISO Standards through this Audit Management Module.    &quot;0"/>
+    <numFmt numFmtId="174" formatCode="&quot;Bill of Materials App          Bill of Materials AppEliminate disconnected bill of materials spreadsheets and bring your BOM process into one unified system.     &quot;0"/>
+    <numFmt numFmtId="175" formatCode="&quot;Book Catalog          Book Catalog  Use the Book Catalog app to manage your books and audiobooks library.   &quot;0"/>
+    <numFmt numFmtId="176" formatCode="&quot;Construction Management App          Construction Management AppDeliver construction projects with clarity, control, and complete visibility.   &quot;0"/>
+    <numFmt numFmtId="177" formatCode="&quot;Country List          Country List App  Utility app that allows you to setup and manage a list of countries in a select box.   &quot;0"/>
+    <numFmt numFmtId="178" formatCode="&quot;Data Trail Demo App          Data Trail Demo App  This is a demo app for JSON to Table Formatter and Form Store Binder Audit Trail Plugin.   &quot;0"/>
+    <numFmt numFmtId="179" formatCode="&quot;DB Schema App          DB Schema AppThe DB Schema App is designed to help users efficiently analyze and compare database structures across different environments.   &quot;0"/>
+    <numFmt numFmtId="180" formatCode="&quot;DISINI Driver Management App          DISINI Driver Management AppEnterprises will be able to use the application to manage their employed drivers and start the drivers dispatching process.   &quot;0"/>
+    <numFmt numFmtId="181" formatCode="&quot;DISINI Vehicle Booking &amp; Incident Reporting App          DISINI Vehicle Booking &amp; Incident Reporting AppUsers will be able to use the application to book vehicles and report incidents related to the vehicle.   &quot;0"/>
+    <numFmt numFmtId="182" formatCode="&quot;DISINI Vehicle Inspection &amp; Insurance App          DISINI Vehicle Inspection &amp; Insurance AppEnterprises will be able to use the application to manage their fleet of vehicles, track insurance policies expiry and conduct vehicle inspections.   &quot;0"/>
+    <numFmt numFmtId="183" formatCode="&quot;EMAS eKYC App          EMAS eKYC app to verify identity during customer on-boarding.   &quot;0"/>
+    <numFmt numFmtId="184" formatCode="&quot;EMAS OkayFace Approval App          EMAS OkayFace Approval app to approve documents using AI-based facial biometric authentication.   &quot;0"/>
+    <numFmt numFmtId="185" formatCode="&quot;Employee Loan Management          Create, track, and manage your employee's loan applications.   &quot;0"/>
+    <numFmt numFmtId="186" formatCode="&quot;Employee Services Portal          Employee Services Portal  A portal for Employee Self Service in an organization.   &quot;0"/>
+    <numFmt numFmtId="187" formatCode="&quot;Employee Temperature Tracking App          Employee Temperature Tracking app to record daily temperature readings of the employees.   &quot;0"/>
+    <numFmt numFmtId="188" formatCode="&quot;Enhanced Task Delegation          Enhanced Task DelegationA template app that integrates with the Joget Task Delegation form.   &quot;0"/>
+    <numFmt numFmtId="189" formatCode="&quot;Google Maps App          Google Maps App  Demonstrates how to integrate Joget with Google Maps.   &quot;0"/>
+    <numFmt numFmtId="190" formatCode="&quot;Insurance Management          Insurance Management  Administrators can manage and track their corporate insurance policies and insurance brokers.   &quot;0"/>
+    <numFmt numFmtId="191" formatCode="&quot;Internal Service Request (DX)          Internal Service Request (DX)App that enables users to make and manage inter-departmental service requests   &quot;0"/>
+    <numFmt numFmtId="192" formatCode="&quot;Invoice Flow App          Invoice Flow AppInvoice Flow App helps with Invoice generation with account and client details and export as PDF in one click.   &quot;0"/>
+    <numFmt numFmtId="193" formatCode="&quot;ISIC List          ISIC List App  Utility app to set up and manage the UN list of national activities code and descriptors.   &quot;0"/>
+    <numFmt numFmtId="194" formatCode="&quot;Job Recruitment Management          Job Recruitment Management  Easily manage a job recruitment website for your organization on Joget.   &quot;0"/>
+    <numFmt numFmtId="195" formatCode="&quot;Loan Calculator          Loan Calculator AppA free example app for a loan calculator using Joget.   &quot;0"/>
+    <numFmt numFmtId="196" formatCode="&quot;Manufacturing Production and Planning App          Manufacturing Production and Planning AppSeamlessly transform your production workflows into instrumented digitalized processes that connect operator, machine, resource coordination and QAQC assurance into a single ecosystem.   &quot;0"/>
+    <numFmt numFmtId="197" formatCode="&quot;Medical Reimbursement          A quick and easy Medical Reimbursement app on Joget with one approval cycle.   &quot;0"/>
+    <numFmt numFmtId="198" formatCode="&quot;Meeting Room Booking App for DX            Meeting Room Booking App for DX    Book and track your organization meeting rooms with this app.   &quot;0"/>
+    <numFmt numFmtId="199" formatCode="&quot;Messaging App          Messaging AppA Simple Messaging App where you can easily chat with Joget users within your organization.   &quot;0"/>
+    <numFmt numFmtId="200" formatCode="&quot;NAICS List          NAICS List App  Utility app to set up and manage the North American Industry Classification System List.   &quot;0"/>
+    <numFmt numFmtId="201" formatCode="&quot;Newsletter Management          Newsletter Management  Manage your electronic newsletters on Joget. The public can subscribe to receive newsletters.   &quot;0"/>
+    <numFmt numFmtId="202" formatCode="&quot;On-Site Management App          On-Site ManagementOn-Site Management app to ensure every project works according to plan and minimize project delays.   &quot;0"/>
+    <numFmt numFmtId="203" formatCode="&quot;Partner Opportunity Locking          Star Rating Plugin  Create, track, and manage your Partner Opportunities Locking with this app on Joget.   &quot;0"/>
+    <numFmt numFmtId="204" formatCode="&quot;Personal Expense Tracker App          Personal Expense Tracker App  Track personal finance which does not require approval and steps for expenses.   &quot;0"/>
+    <numFmt numFmtId="205" formatCode="&quot;Process Monitoring Utility (MS-SQL)          Process Monitoring Utility For MS-SQL  Administrator utility to manage workflow processes via a front end userview.   &quot;0"/>
+    <numFmt numFmtId="206" formatCode="&quot;Process Monitoring Utility (MySQL)          Process Monitoring Utility  Administrator utility to manage workflow processes via a front end userview.   &quot;0"/>
+    <numFmt numFmtId="207" formatCode="&quot;Process Version Migrator Utility          Process Version Migrator  A utility app to change your apps running processes to a newer version.   &quot;0"/>
+    <numFmt numFmtId="208" formatCode="&quot;Queue Safely App          Allows businesses to enable their customers to queue digitally and safely while they wait to be served.   &quot;0"/>
+    <numFmt numFmtId="209" formatCode="&quot;RFQ Management App          RFQ Management AppStreamline procurement from request to award faster, smarter, and fully traceable.   &quot;0"/>
+    <numFmt numFmtId="210" formatCode="&quot;Sales Management App          Sales Management AppSales Management App streamlines your entire sales operation from initial customer contact through order fulfillment.   &quot;0"/>
+    <numFmt numFmtId="211" formatCode="&quot;Self-registration App          Self-registration App  With this user-friendly Self-Registration App, anonymous users can easily register as Joget users.   &quot;0"/>
+    <numFmt numFmtId="212" formatCode="&quot;SigningDoc App          SigningDoc  Request electronic signatures for everyone and every enterprises.   &quot;0"/>
+    <numFmt numFmtId="213" formatCode="&quot;Simple CRM          Simple CRM  Helps your business communicate with prospects, share sales information, and close deals.   &quot;0"/>
+    <numFmt numFmtId="214" formatCode="&quot;Simple Document Repository          Document sharing and storage made simple.   &quot;0"/>
+    <numFmt numFmtId="215" formatCode="&quot;Simple Employee Management          Simple Employee Management  Create, track, and manage your company's human resource records on Joget.   &quot;0"/>
+    <numFmt numFmtId="216" formatCode="&quot;Simple FAQ           Simple FAQ  App to create and manage your site's Frequently Asked Questions (FAQ).   &quot;0"/>
+    <numFmt numFmtId="217" formatCode="&quot;Simple Inventory Tracking          Simple Inventory Tracking  Control and track your office stationeries, consumables, and computer equipment on Joget.   &quot;0"/>
+    <numFmt numFmtId="218" formatCode="&quot;Simple Payroll          Simple Payroll  Create, track, and manage your organization's payroll on Joget.   &quot;0"/>
+    <numFmt numFmtId="219" formatCode="&quot;Simple Purchasing          Simple Purchasing  Create, track, and manage your company purchase orders on Joget.   &quot;0"/>
+    <numFmt numFmtId="220" formatCode="&quot;Simple Visitor Management          Simple Visitor ManagementFree and simple app to track incoming business visitors to your organization.   &quot;0"/>
+    <numFmt numFmtId="221" formatCode="&quot;Simple Warranty          Simple Warranty  Create, track, and manage your product's warranty registrations on Joget.   &quot;0"/>
+    <numFmt numFmtId="222" formatCode="&quot;Site Inspector App          Site Inspector AppSite Inspector App enables teams to manage companies, sites, inspectors, inspection types, and compliance records within one cohesive interface.   &quot;0"/>
+    <numFmt numFmtId="223" formatCode="&quot;Smart Lesson Activity Generator App          Smart Lesson Activity Generator AppA smart, AI-powered education tool that helps teachers design engaging, classroom-ready lesson activities quickly and efficiently.   &quot;0"/>
+    <numFmt numFmtId="224" formatCode="&quot;Stationery Request          Stationery Request App  A quick and easy Stationery Request App on Joget with one approval cycle.   &quot;0"/>
+    <numFmt numFmtId="225" formatCode="&quot;Student Temperature Tracking App          Student Temperature Tracking App for schools to assign student QR code and take daily body temperature readings.   &quot;0"/>
+    <numFmt numFmtId="226" formatCode="&quot;Supply Chain - Accounts Payable App          Supply Chain - Accounts Payable AppSupply Chain - Accounts Payable App automate invoice processing with AI-powered extraction and PO matching.   &quot;0"/>
+    <numFmt numFmtId="227" formatCode="&quot;Task Management and Tracking App          Task Management and Tracking AppTask Management and Tracking App (TMT) to virtually monitor task progress and track the amount of time spent on each task.   &quot;0"/>
+    <numFmt numFmtId="228" formatCode="&quot;Timesheet Tracker App           Timesheet Tracker App  Timesheet Tracker app provides a comprehensive solution for efficient time management and project tracking.   &quot;0"/>
+    <numFmt numFmtId="229" formatCode="&quot;Training Evaluation          Training Evaluation App  Track feedback on your classroom training on Joget.   &quot;0"/>
+    <numFmt numFmtId="230" formatCode="&quot;Travel Advisory Tracking App          Travel Advisory Tracking  Travel Advisory Tracking app to track all visitors to your organization   &quot;0"/>
+    <numFmt numFmtId="231" formatCode="&quot;Travel Request          Travel Request  Users can submit a Travel Request form and route to a designated approver.   &quot;0"/>
+    <numFmt numFmtId="232" formatCode="&quot;Travel Request Management App          Travel Request Management AppTravel Request Management App manages the full lifecycle of an employee travel request   &quot;0"/>
+    <numFmt numFmtId="233" formatCode="&quot;Tutorial App: AJAX Selectbox          AJAX Selectbox App DX  Demonstration app on the usage of the AJAX Selectbox form element plugin.   &quot;0"/>
+    <numFmt numFmtId="234" formatCode="&quot;Tutorial App: Candlestick Charting          Candlestick Charting  Easily generate a Candlestick Chart on Joget.   &quot;0"/>
+    <numFmt numFmtId="235" formatCode="&quot;Tutorial App: Datalist          Tutorial App: DatalistTutorial app that showcases the many techniques of displaying records in a Joget datalist on Joget.   &quot;0"/>
+    <numFmt numFmtId="236" formatCode="&quot;Tutorial App: Gantt Chart           Gantt Chart App  Sample app to demonstrate the use of the Joget Gantt Chart userview menu plugin.   &quot;0"/>
+    <numFmt numFmtId="237" formatCode="&quot;Tutorial App: Grid          Tutorial App: Grid  This is a tutorial app that showcases the various types of Grids (Form Grid, Advanced Grid, List Grid, and Grid) in Joget forms.   &quot;0"/>
+    <numFmt numFmtId="238" formatCode="&quot;Tutorial App: Joget Charts          Tutorial App: Joget ChartsTutorial app that showcases the various types of graphic charts available in Joget.   &quot;0"/>
+    <numFmt numFmtId="239" formatCode="&quot;Tutorial App: JSON Form Options Binder          JSON Form Options Tutorial AppA free app demonstrating the use of the JSON Form Options Binder plugin to populate some form elements.   &quot;0"/>
+    <numFmt numFmtId="240" formatCode="&quot;Tutorial App: Process Deadlines            Tutorial App: Process Deadlines  Tutorial app to demonstrate the use of process deadlines in Joget.   &quot;0"/>
+    <numFmt numFmtId="241" formatCode="&quot;Tutorial App: Task Sequencer          Task Sequencer Process Tool Plugin &amp; AppSample app demonstrating the use of the Task Sequencer process tool plugin.   &quot;0"/>
+    <numFmt numFmtId="242" formatCode="&quot;Tutorial App: Tree Menu          Tree Menu App&gt;Userview menu plugin to dynamically draw a tree menu in the side menu based on database records   &quot;0"/>
+    <numFmt numFmtId="243" formatCode="&quot;Visitor Management App          Visitor Management AppVisitor Management App track your visitors and know who enters your building.   &quot;0"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="18"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="180" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="184" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="185" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="186" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="187" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="188" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="189" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="190" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="191" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="192" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="193" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="194" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="195" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="196" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="197" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="198" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="199" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="204" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="205" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="206" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="207" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="208" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="209" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="210" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="211" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="212" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="213" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="214" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="215" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="216" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="217" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="218" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="219" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="220" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="221" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="222" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="223" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="224" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="225" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="226" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="227" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="228" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="229" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="230" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="231" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="232" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="233" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="234" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="235" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="236" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="237" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="238" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="239" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="240" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="241" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="242" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="243" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A93"/>
+  <dimension ref="A1:A92"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="189.9375" customWidth="true"/>
+    <col min="1" max="1" width="177.78515625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>AppName</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Asset Management and Tracking App for DX 8 
          Asset Management and Tracking App for DX 8 
 A simple asset management and tracking web application.
-394</t>
+407</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A3" s="2" t="n">
+        <v>1675.0</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A4" s="3" t="n">
+        <v>146.0</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A5" s="4" t="n">
+        <v>17.0</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A6" s="5" t="n">
+        <v>24.0</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A7" s="6" t="n">
+        <v>44.0</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A8" s="7" t="n">
+        <v>26.0</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A9" s="8" t="n">
+        <v>20.0</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A10" s="9" t="n">
+        <v>13.0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A11" s="10" t="n">
+        <v>13.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Approve Via Email 
         Approve Via Email for v6 
 Demonstration app to approve workflow activities via email replies (Email Polling).
-2260</t>
+2273</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A13" s="11" t="n">
+        <v>29.0</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A14" s="12" t="n">
+        <v>30.0</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A15" s="13" t="n">
+        <v>555.0</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A16" s="14" t="n">
+        <v>32.0</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A17" s="15" t="n">
+        <v>466.0</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A18" s="16" t="n">
+        <v>179.0</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A19" s="17" t="n">
+        <v>111.0</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A20" s="18" t="n">
+        <v>221.0</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A21" s="19" t="n">
+        <v>237.0</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A22" s="20" t="n">
+        <v>142.0</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A23" s="21" t="n">
+        <v>296.0</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A24" s="22" t="n">
+        <v>407.0</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A25" s="23" t="n">
+        <v>648.0</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A26" s="24" t="n">
+        <v>1806.0</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A27" s="25" t="n">
+        <v>338.0</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A28" s="26" t="n">
+        <v>700.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
-        <is>
-[...7 lines deleted...]
-      <c r="A30" t="inlineStr">
         <is>
           <t>Expenses Claims App for DX 8 
         Expenses Claims App for DX 8 
 The Expenses Claim app was designed for employees to submit and head of departments (HOD) to approve expense claims online.
-262</t>
-        </is>
+264</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="27" t="n">
+        <v>1038.0</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A31" s="28" t="n">
+        <v>401.0</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A32" s="29" t="n">
+        <v>1040.0</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A33" s="30" t="n">
+        <v>36.0</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A34" s="31" t="n">
+        <v>362.0</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A35" s="32" t="n">
+        <v>664.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Job Recruitment Management 
-[...8 lines deleted...]
-        <is>
           <t>Joget User Mgnt Utility v6 &amp; DX 
         Joget User Management UtilityEasily add and manage Joget user accounts, departments, grades, groups, and organization.
-2424</t>
-        </is>
+2433</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="33" t="n">
+        <v>458.0</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A38" s="34" t="n">
+        <v>463.0</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A39" s="35" t="n">
+        <v>409.0</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A40" s="36" t="n">
+        <v>1004.0</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A41" s="37" t="n">
+        <v>956.0</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A42" s="38" t="n">
+        <v>79.0</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A43" s="39" t="n">
+        <v>213.0</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A44" s="40" t="n">
+        <v>364.0</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A45" s="41" t="n">
+        <v>179.0</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A46" s="42" t="n">
+        <v>167.0</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A47" s="43" t="n">
+        <v>248.0</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A48" s="44" t="n">
+        <v>846.0</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A49" s="45" t="n">
+        <v>298.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Process Version Migrator Utility 
-[...8 lines deleted...]
-        <is>
           <t>Purchase Requisition App for DX8 
         Purchase Requisition App for DX8A simple purchase requisition app for employees to submit purchase requisitions for management approval.
-265</t>
-        </is>
+267</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="46" t="n">
+        <v>278.0</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A52" s="47" t="n">
+        <v>46.0</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A53" s="48" t="n">
+        <v>45.0</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A54" s="49" t="n">
+        <v>358.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Self-registration App 
-[...8 lines deleted...]
-        <is>
           <t>Service Desk App 
         Service Desk AppService Desk application powered by DX 9 Theme Builder — Neon Ops dark-themed case management platform
-58</t>
-        </is>
+62</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="50" t="n">
+        <v>823.0</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A57" s="51" t="n">
+        <v>1232.0</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A58" s="52" t="n">
+        <v>2599.0</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A59" s="53" t="n">
+        <v>1097.0</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A60" s="54" t="n">
+        <v>274.0</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A61" s="55" t="n">
+        <v>983.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
-        <is>
-[...8 lines deleted...]
-      <c r="A63" t="inlineStr">
         <is>
           <t>Simple Invoicing 
         Simple Invoicing 
 Create, track, and manage your company's invoices in 4 easy steps.
-1104</t>
-        </is>
+1106</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="56" t="n">
+        <v>546.0</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A64" s="57" t="n">
+        <v>812.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
-        <is>
-[...8 lines deleted...]
-      <c r="A66" t="inlineStr">
         <is>
           <t>Simple Quotation 
         Simple Quotation 
 Create, track, and manage your company's quotations in 4 easy steps.
-816</t>
-        </is>
+817</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="58" t="n">
+        <v>502.0</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A67" s="59" t="n">
+        <v>202.0</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A68" s="60" t="n">
+        <v>20.0</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A69" s="61" t="n">
+        <v>14.0</v>
       </c>
     </row>
     <row r="70">
-      <c r="A70" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A70" s="62" t="n">
+        <v>509.0</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A71" s="63" t="n">
+        <v>373.0</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A72" s="64" t="n">
+        <v>39.0</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A73" s="65" t="n">
+        <v>1680.0</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A74" s="66" t="n">
+        <v>289.0</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A75" s="67" t="n">
+        <v>682.0</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A76" s="68" t="n">
+        <v>268.0</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A77" s="69" t="n">
+        <v>1088.0</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A78" s="70" t="n">
+        <v>30.0</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A79" s="71" t="n">
+        <v>502.0</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A80" s="72" t="n">
+        <v>282.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
-        <is>
-[...8 lines deleted...]
-      <c r="A82" t="inlineStr">
         <is>
           <t>Tutorial App: Customize Theme Colors 
         Tutorial App: Customize Theme ColorsA tutorial app with three examples on how you can customize the v5 userview theme colors.
 421</t>
         </is>
       </c>
     </row>
+    <row r="82">
+      <c r="A82" s="73" t="n">
+        <v>750.0</v>
+      </c>
+    </row>
     <row r="83">
-      <c r="A83" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A83" s="74" t="n">
+        <v>581.0</v>
       </c>
     </row>
     <row r="84">
-      <c r="A84" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A84" s="75" t="n">
+        <v>833.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
-        <is>
-[...8 lines deleted...]
-      <c r="A86" t="inlineStr">
         <is>
           <t>Tutorial App: Hash Variable 
         Tutorial App: Hash VariableTutorial app that showcases the techniques of using hash variables on Joget v5 Enterprise.
 533</t>
         </is>
       </c>
     </row>
+    <row r="86">
+      <c r="A86" s="76" t="n">
+        <v>818.0</v>
+      </c>
+    </row>
     <row r="87">
-      <c r="A87" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A87" s="77" t="n">
+        <v>603.0</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A88" s="78" t="n">
+        <v>849.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
-        <is>
-[...8 lines deleted...]
-      <c r="A90" t="inlineStr">
         <is>
           <t>Tutorial App: Section Wizard &amp; Section Tab 
         Section Wizard App v6 
 Demonstration app on the usage of Section Wizard and Section Tab form element plugins.
-706</t>
-        </is>
+707</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="79" t="n">
+        <v>466.0</v>
       </c>
     </row>
     <row r="91">
-      <c r="A91" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A91" s="80" t="n">
+        <v>381.0</v>
       </c>
     </row>
     <row r="92">
-      <c r="A92" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="A92" s="81" t="n">
+        <v>28.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>