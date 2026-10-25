--- v3 (2026-08-25)
+++ v4 (2026-10-25)
@@ -11,176 +11,173 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="-" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="80">
-[...79 lines deleted...]
-    <numFmt numFmtId="243" formatCode="&quot;Visitor Management App          Visitor Management AppVisitor Management App track your visitors and know who enters your building.   &quot;0"/>
+  <numFmts count="77">
+    <numFmt numFmtId="164" formatCode="&quot;Account Creation App          Account Creation App  Account Creation App provides a self-service registration and user onboarding portal for public users to request new account access.   &quot;0"/>
+    <numFmt numFmtId="165" formatCode="&quot;Advanced JSON Data List Binder Demo App          Advanced JSON Data List Binder Demo AppAdvanced JSON Data List Binder Demo App showcases the Advanced JSON Data List Binder Plugin.   &quot;0"/>
+    <numFmt numFmtId="166" formatCode="&quot;AI Budget Request Evaluator App          AI Maintenance Request AppAI Budget Request Evaluator App provides an AI-assisted capital expenditure and operational expense evaluation portal to analyze justification quality, urgency validity, and expected financial impact.   &quot;0"/>
+    <numFmt numFmtId="167" formatCode="&quot;AI Candidate Screener App          AI Candidate Screener AppAI Candidate Screener App provides a single-vacancy resume screening and candidate evaluation portal to analyze applicant CVs, calculate job match scores, and generate shortlist recommendations.   &quot;0"/>
+    <numFmt numFmtId="168" formatCode="&quot;AI Complaints Management App          AI Complaints Management AppAI Complaints Management App provides a multilingual customer feedback triage, AI translation, and automated email response portal to resolve product and service disputes.   &quot;0"/>
+    <numFmt numFmtId="169" formatCode="&quot;AI Contract Review App          AI Candidate Screener AppAI Contract Review App provides an automated agreement risk analysis, clause gap detection, and vendor contract registry portal to evaluate legal agreements.   &quot;0"/>
+    <numFmt numFmtId="170" formatCode="&quot;AI Expenses Claim App          AI Expenses Claim AppAI Expenses Claim App provides an AI-powered receipt scanning, automated compliance scoring, and expense reimbursement portal to process employee claims.   &quot;0"/>
+    <numFmt numFmtId="171" formatCode="&quot;AI Maintenance Request App          AI Maintenance Request AppAI Maintenance Request App provides an AI-assisted facility maintenance management and fault triage portal to classify work requests, map physical building assets, and assign specialized repair skills.   &quot;0"/>
+    <numFmt numFmtId="172" formatCode="&quot;Bill of Materials App          Bill of Materials AppBill of Materials App calculates line-item component costs dynamically and links finished products directly to active production batches.   &quot;0"/>
+    <numFmt numFmtId="173" formatCode="&quot;Book Catalog          Book Catalog  Book Catalog App provides a digital library and audiobook management portal to catalog literary collections, organize media formats, and track publication metadata.   &quot;0"/>
+    <numFmt numFmtId="174" formatCode="&quot;Clearway App          ClearwayClearway app is a management of Change for operating sites. Raise the change, get it reviewed and approved, keep the record.   &quot;0"/>
+    <numFmt numFmtId="175" formatCode="&quot;Construction Management App          Construction Management AppConstruction Management App provides contractors, project managers, and engineering teams with real-time dashboard analytics and itemized site execution records across active building projects.   &quot;0"/>
+    <numFmt numFmtId="176" formatCode="&quot;Country List          Country List App  Country List App allows form builders to manage country lookup tables in one location and reuse country selection fields across internal forms.   &quot;0"/>
+    <numFmt numFmtId="177" formatCode="&quot;Data Trail Demo App          Data Trail Demo App  Data Trail Demo App is a reference utility application that demonstrates field-level audit logging and structured JSON change tracking across form records on Joget DX.   &quot;0"/>
+    <numFmt numFmtId="178" formatCode="&quot;DB Schema App          DB Schema AppThe DB Schema App is designed to help users efficiently analyze and compare database structures across different environments.   &quot;0"/>
+    <numFmt numFmtId="179" formatCode="&quot;DISINI Driver Management App          DISINI Driver Management AppDISINI Driver Management App provides a driver scheduling, cargo dispatching, and trip mileage logging portal to coordinate commercial fleet operations.   &quot;0"/>
+    <numFmt numFmtId="180" formatCode="&quot;DISINI Vehicle Booking &amp; Incident Reporting App          DISINI Vehicle Booking &amp; Incident Reporting AppDISINI Vehicle Booking &amp; Incident Reporting App provides a fleet reservation, route sharing, and vehicle damage reporting portal to schedule corporate transport and log accident records.   &quot;0"/>
+    <numFmt numFmtId="181" formatCode="&quot;DISINI Vehicle Inspection &amp; Insurance App          DISINI Vehicle Inspection &amp; Insurance AppDISINI Vehicle Inspection &amp; Insurance App provides a fleet maintenance, vehicle inspection scheduling, and insurance policy management portal to monitor commercial vehicle fleets.   &quot;0"/>
+    <numFmt numFmtId="182" formatCode="&quot;EMAS eKYC App          EMAS eKYC App  EMAS eKYC App provides an automated customer onboarding, optical character recognition, facial biometric matching, and liveness verification portal to prevent identity fraud.   &quot;0"/>
+    <numFmt numFmtId="183" formatCode="&quot;EMAS OkayFace Approval App          EMAS OkayFace Approval App provides an AI-powered facial biometric authentication, liveness verification, and document approval portal to enforce non-repudiation during executive document sign-offs.   &quot;0"/>
+    <numFmt numFmtId="184" formatCode="&quot;Employee Loan Management          Create, track, and manage your employee's loan applications.   &quot;0"/>
+    <numFmt numFmtId="185" formatCode="&quot;Employee Temperature Tracking App          Employee Temperature Tracking app to record daily temperature readings of the employees.   &quot;0"/>
+    <numFmt numFmtId="186" formatCode="&quot;Enhanced Task Delegation          Enhanced Task DelegationEnhanced Task Delegation enables developers to capture supplementary handover remarks and approval files while maintaining full synchronization with core system delegation tables.   &quot;0"/>
+    <numFmt numFmtId="187" formatCode="&quot;Google Maps App          Google Maps App  Google Maps App provides a location mapping and geolocation integration portal to capture spatial coordinates, render interactive maps, and manage address records.   &quot;0"/>
+    <numFmt numFmtId="188" formatCode="&quot;Internal Service Request (DX)          Internal Service Request (DX)Internal Service Request (DX) provides an inter-departmental service ticket and workflow management portal to submit, route, and track internal organizational requests.   &quot;0"/>
+    <numFmt numFmtId="189" formatCode="&quot;ISIC List          ISIC List App  ISIC List provides a centralized reference directory for United Nations International Standard Industrial Classification of All Economic Activities codes and activity descriptions.   &quot;0"/>
+    <numFmt numFmtId="190" formatCode="&quot;Job Recruitment Management          Job Recruitment Management  Job Recruitment Management provides a corporate job recruitment portal, candidate application workflow, and department review system to coordinate hiring processes.   &quot;0"/>
+    <numFmt numFmtId="191" formatCode="&quot;Lead Management System          Lead Management SystemLead Management System is an internal lead tracking app for sales teams managing enquiries across products and services.   &quot;0"/>
+    <numFmt numFmtId="192" formatCode="&quot;Loan Calculator          Loan Calculator AppLoan Calculator provides a financial amortization modeling, real-time interest calculation, and repayment schedule visualization portal to compute loan payoff projections.   &quot;0"/>
+    <numFmt numFmtId="193" formatCode="&quot;Manufacturing Production and Planning App          Manufacturing Production and Planning AppManufacturing Production and Planning App provides an industrial manufacturing lifecycle portal to connect sales project initiation, procurement sourcing, shop floor production planning, QAQC quality testing, and logistics dispatch.   &quot;0"/>
+    <numFmt numFmtId="194" formatCode="&quot;Medical Reimbursement          Medical Reimbursement provides an employee healthcare claim submission and single-stage manager approval portal to process medical expense reimbursements.   &quot;0"/>
+    <numFmt numFmtId="195" formatCode="&quot;Meeting Room Booking App for DX            Meeting Room Booking App for DX    Meeting Room Booking App provides an interactive room reservation, conflict validation, and facility utilization reporting portal to manage organizational meeting spaces.   &quot;0"/>
+    <numFmt numFmtId="196" formatCode="&quot;Messaging App          Messaging AppMessaging App provides an intra-organizational instant messaging, global broadcast, and direct private chat portal to facilitate real-time user communication.   &quot;0"/>
+    <numFmt numFmtId="197" formatCode="&quot;NAICS List          NAICS List App  NAICS List provides a centralized reference directory for North American Industry Classification System codes and economic descriptions across Canada, Mexico, and the United States.   &quot;0"/>
+    <numFmt numFmtId="198" formatCode="&quot;Newsletter Management          Newsletter Management  Newsletter Management provides an electronic newsletter publishing and subscriber management portal to compose rich text broadcast emails, capture web signups, and execute automated mass mailing jobs.   &quot;0"/>
+    <numFmt numFmtId="199" formatCode="&quot;Northstar Treasury App          Northstar Treasury AppNorthstar Treasury registers a company's bank accounts, records inflows and outflows as Draft or Confirmed, and shows the confirmed cash position for one currency at a time.   &quot;0"/>
+    <numFmt numFmtId="200" formatCode="&quot;On-Site Management App          On-Site ManagementOn-Site Management App provides a field progress tracking, job update submission, and site documentation portal to coordinate construction and engineering projects.   &quot;0"/>
+    <numFmt numFmtId="201" formatCode="&quot;Onboarding Checklist App          Onboarding Checklist AppOnboarding Checklist is a Joget app that keeps one checklist for each person who joins, moves to a new team or leaves.   &quot;0"/>
+    <numFmt numFmtId="202" formatCode="&quot;Partner Opportunity Locking          Star Rating Plugin  Partner Opportunity Locking provides a channel partner deal registration and lead protection portal to register prospective accounts, assign exclusivity windows, and manage opportunity lock approvals.   &quot;0"/>
+    <numFmt numFmtId="203" formatCode="&quot;Personal Expense Tracker App          Personal Expense Tracker App  Personal Expense Tracker App provides a personal finance management portal to log daily income, track category expenses, monitor credit card balances, and calculate net worth without managerial approval workflows.   &quot;0"/>
+    <numFmt numFmtId="204" formatCode="&quot;Process Monitoring Utility (MS-SQL)          Process Monitoring Utility For MS-SQL  Process Monitoring Utility For MS-SQL provides a front-end administrative userview portal to monitor, reassign, abort, recover, and restart workflow processes.   &quot;0"/>
+    <numFmt numFmtId="205" formatCode="&quot;Process Monitoring Utility (MySQL)          Process Monitoring Utility  Process Monitoring Utility (MySQL) provides a front-end administrative userview portal to monitor, reassign, complete, abort, recover, and restart workflow processes.   &quot;0"/>
+    <numFmt numFmtId="206" formatCode="&quot;Process Version Migrator Utility          Process Version Migrator  Joget Process Version Migrator provides a workflow process migration utility to upgrade running process instances to updated process design versions.   &quot;0"/>
+    <numFmt numFmtId="207" formatCode="&quot;Queue Safely App          Queue Safely App provides a contact-free digital queue management portal for businesses to issue virtual line tickets, display real-time waiting statuses, and manage customer flow across multiple branch locations.   &quot;0"/>
+    <numFmt numFmtId="208" formatCode="&quot;RFQ Management App          RFQ Management AppRFQ Management App provides an enterprise purchase requisition, supplier bidding, and quotation comparison portal to manage Request for Quotation lifecycles.   &quot;0"/>
+    <numFmt numFmtId="209" formatCode="&quot;Sales Management App          Sales Management AppSales Management App provides an enterprise commercial sales portal to qualify leads, track opportunity pipelines, issue product quotes, process sales orders, and resolve customer cases.   &quot;0"/>
+    <numFmt numFmtId="210" formatCode="&quot;Self-registration App          Self-registration App  Self-registration App provides a user onboarding portal for anonymous visitors to create system user accounts.   &quot;0"/>
+    <numFmt numFmtId="211" formatCode="&quot;SigningDoc App          SigningDoc  SigningDoc App provides an electronic document signature portal to upload PDF files, designate signature placement coordinates, and route signature requests across multiple external parties.   &quot;0"/>
+    <numFmt numFmtId="212" formatCode="&quot;Simple CRM          Simple CRM  Simple CRM app provides a customer relationship management portal to track account contact details, manage sales opportunity pipelines, and log customer support cases.   &quot;0"/>
+    <numFmt numFmtId="213" formatCode="&quot;Simple Document Repository          Simple Document Repository provides a centralized document management and file sharing portal to organize corporate files, construct custom folder directories, and execute document approval workflows.   &quot;0"/>
+    <numFmt numFmtId="214" formatCode="&quot;Simple Employee Management          Simple Employee Management  Simple Employee Management provides an enterprise human resource record portal to track personal details, employment histories, compensation benefits, and foreign worker visa expirations.   &quot;0"/>
+    <numFmt numFmtId="215" formatCode="&quot;Simple FAQ           Simple FAQ  Simple FAQ app provides a knowledge base self-service portal to create, categorize, and publish frequently asked questions.   &quot;0"/>
+    <numFmt numFmtId="216" formatCode="&quot;Simple Inventory Tracking          Simple Inventory Tracking  Simple Inventory Tracking provides an office supply, consumable, and computer equipment tracking portal to monitor stock balances, record inventory movements, and calculate moving average costs.   &quot;0"/>
+    <numFmt numFmtId="217" formatCode="&quot;Simple Invoicing          Simple Invoicing  Simple Invoicing App provides an automated billing and payment receipt portal to generate itemized customer invoices, track overdue accounts, and issue payment receipts.   &quot;0"/>
+    <numFmt numFmtId="218" formatCode="&quot;Simple Payroll          Simple Payroll  Simple Payroll provides an employee salary management, custom allowance and deduction setup, and payslip generation portal to execute organizational payroll runs.   &quot;0"/>
+    <numFmt numFmtId="219" formatCode="&quot;Simple Purchasing          Simple Purchasing  Simple Purchasing provides a vendor management, purchase requisition, and purchase order tracking portal to digitize corporate procurement workflows.   &quot;0"/>
+    <numFmt numFmtId="220" formatCode="&quot;Simple Quotation          Simple Quotation  Simple quotation app integrates with a shared customer contact database to populate client address details and auto-generate numbered quotation records.   &quot;0"/>
+    <numFmt numFmtId="221" formatCode="&quot;Simple Visitor Management          Simple Visitor ManagementSimple Visitor Management consolidates visitor company records, scheduled arrival calendars, and meeting facility requirements into a central administrative dashboard.   &quot;0"/>
+    <numFmt numFmtId="222" formatCode="&quot;Simple Warranty          Simple Warranty  Simple Warranty provides an e-warranty registration and customer claim authorization portal to manage product coverage requests, configure product catalogs, and process warranty approvals.   &quot;0"/>
+    <numFmt numFmtId="223" formatCode="&quot;Site Inspector App          Site Inspector AppSite Inspector App provides a mobile-ready site safety and compliance inspection portal to log field findings, pin GPS site locations, and capture photo evidence.   &quot;0"/>
+    <numFmt numFmtId="224" formatCode="&quot;Smart Lesson Activity Generator App          Smart Lesson Activity Generator AppSmart Lesson Activity Generator App provides an AI-powered instructional design portal for educators to generate, edit, and organize classroom-ready lesson activities.   &quot;0"/>
+    <numFmt numFmtId="225" formatCode="&quot;Stationery Request App          Stationery Request App  Stationery Request App provides an internal supply request portal to submit office material requisitions and route single-cycle approvals.   &quot;0"/>
+    <numFmt numFmtId="226" formatCode="&quot;Student Temperature Tracking App          Student Temperature Tracking App provides a daily health screening, student profile registry, and QR code tracking portal to record student body temperatures.   &quot;0"/>
+    <numFmt numFmtId="227" formatCode="&quot;Supply Chain - Accounts Payable App          Supply Chain - Accounts Payable AppSupply Chain - Accounts Payable App provides an automated accounts payable portal to extract document fields, match supplier invoices against purchase orders, and route approvals   &quot;0"/>
+    <numFmt numFmtId="228" formatCode="&quot;Task Management and Tracking App          Task Management and Tracking AppTask Management and Tracking App consolidates work progress across interactive calendar views and monthly performance charts.   &quot;0"/>
+    <numFmt numFmtId="229" formatCode="&quot;Team Meeting Action Tracker App          Team Meeting Action Tracker is a meeting record and task management application designed for small teams to track action item resolution across recurring meetings.   &quot;0"/>
+    <numFmt numFmtId="230" formatCode="&quot;Timesheet Tracker App           Timesheet Tracker App  Timesheet Tracker App provides an integrated project time logging and task tracking portal to record staff work hours against assigned project deliverables.   &quot;0"/>
+    <numFmt numFmtId="231" formatCode="&quot;Training Evaluation          Training Evaluation App  Training Evaluation provides an online questionnaire, training event administration, and visual feedback analytics portal to measure classroom course effectiveness.   &quot;0"/>
+    <numFmt numFmtId="232" formatCode="&quot;Travel Advisory Tracking App          Travel Advisory Tracking  Travel Advisory Tracking App provides a visitor health screening and contact tracing portal to record incoming guest travel disclosures, schedule site visits, and assign risk alert levels.   &quot;0"/>
+    <numFmt numFmtId="233" formatCode="&quot;Travel Request          Travel Request  Travel Request app provides an employee travel authorization portal to submit trip itineraries, transport preferences, and business travel purposes   &quot;0"/>
+    <numFmt numFmtId="234" formatCode="&quot;Travel Request Management App          Travel Request Management AppTravel Request Management App provides an enterprise corporate travel portal to manage multi-stage trip approvals, parallel booking workflows, advance fund disbursements, and post-trip expense settlements.   &quot;0"/>
+    <numFmt numFmtId="235" formatCode="&quot;Tutorial App: AJAX Selectbox          AJAX Selectbox App DX  Tutorial App: AJAX Selectbox provides an interactive form field demonstration portal to test AJAX Selectbox form element plugin.   &quot;0"/>
+    <numFmt numFmtId="236" formatCode="&quot;Tutorial App: Candlestick Charting          Candlestick Charting  Tutorial App: Candlestick Charting provides a financial data visualization and chart generation tutorial portal to model stock market price movements.   &quot;0"/>
+    <numFmt numFmtId="237" formatCode="&quot;Tutorial App: JSON Form Options Binder          JSON Form Options Tutorial AppTutorial App: JSON Form Options Binder provides a form element integration reference and REST API options binding demonstrator to populate dropdowns, checkboxes, and radio buttons.   &quot;0"/>
+    <numFmt numFmtId="238" formatCode="&quot;Tutorial App: Process Deadlines            Tutorial App: Process Deadlines  Tutorial App: Process Deadlines provides a workflow process deadline reference, escalation configuration guide, and automated email notification demonstrator to build deadline-driven process flows.   &quot;0"/>
+    <numFmt numFmtId="239" formatCode="&quot;Tutorial App: Tree Menu          Tree Menu App&gt;Tree menu app demonstrates the Tree Menu plugin that dynamically builds hierarchical sidebar navigation trees using database records.   &quot;0"/>
+    <numFmt numFmtId="240" formatCode="&quot;Visitor Management App          Visitor Management AppVisitor Management App provides a workplace guest registration, host notification, and security screening portal to manage building check-ins.   &quot;0"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="18"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="174" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="175" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="183" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="184" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="185" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="186" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
@@ -216,575 +213,620 @@
     <xf numFmtId="216" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="217" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="218" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="219" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="220" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="221" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="222" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="223" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="224" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="225" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="226" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="227" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="228" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="229" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="230" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="231" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="232" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="233" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="234" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="235" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="236" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="237" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="238" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="239" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="240" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
-    <xf numFmtId="241" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
-[...1 lines deleted...]
-    <xf numFmtId="243" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A92"/>
+  <dimension ref="A1:A96"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="177.78515625" customWidth="true"/>
+    <col min="1" max="1" width="210.74609375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>AppName</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Asset Management and Tracking App for DX 8 
          Asset Management and Tracking App for DX 8 
-A simple asset management and tracking web application.
-407</t>
+Asset Management and Tracking App allows IT, facilities, and finance teams to record asset details, track ownership, and customize registration forms to fit organizational requirements.
+417</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>1675.0</v>
+        <v>1682.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="n">
-        <v>146.0</v>
+        <v>151.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
-        <v>17.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="n">
-        <v>24.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="6" t="n">
-        <v>44.0</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="n">
-        <v>26.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="n">
-        <v>20.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="9" t="n">
-        <v>13.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="10" t="n">
-        <v>13.0</v>
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>AI Return Desk App 
+        AI Return Desk AppAI Return Desk App provides an AI-powered product return authorization, vision photo verification, and automated dispute resolution portal to manage D2C customer return lifecycles. 
+15</t>
+        </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Approve Via Email 
         Approve Via Email for v6 
-Demonstration app to approve workflow activities via email replies (Email Polling).
-2273</t>
+Approve Via Email is an email-driven workflow automation application that polls IMAP email inboxes, parses decision replies, and updates pending process activities on Joget DX 7.
+2279</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="11" t="n">
-        <v>29.0</v>
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Audit Management Module 
+        Audit Management ModuleAudit Management Module provides an ISO 19011-compliant internal audit planning, question pool management, nonconformity tracking, and audit reporting portal to execute scheduled quality audits. 
+31</t>
+        </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="12" t="n">
-        <v>30.0</v>
+      <c r="A14" s="10" t="n">
+        <v>36.0</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="13" t="n">
-        <v>555.0</v>
+      <c r="A15" s="11" t="n">
+        <v>556.0</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="14" t="n">
-        <v>32.0</v>
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>Chart.js Showcase App 
+        Chart.js Showcase AppChart.js Showcase is a Joget DX 9 app of 26 working chart pages for developers who build dashboards with the ChartJs menu.
+1</t>
+        </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="15" t="n">
-        <v>466.0</v>
+      <c r="A17" s="12" t="n">
+        <v>17.0</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="n">
-        <v>179.0</v>
+      <c r="A18" s="13" t="n">
+        <v>35.0</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="17" t="n">
-        <v>111.0</v>
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>CORE Compliance 
+        CORE ComplianceControl testing and audit evidence for SOC 2, ISO 27001 and HIPAA, with AI assistants, built on Joget DX 9.
+0</t>
+        </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="18" t="n">
-        <v>221.0</v>
+      <c r="A20" s="14" t="n">
+        <v>468.0</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="19" t="n">
-        <v>237.0</v>
+      <c r="A21" s="15" t="n">
+        <v>182.0</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="20" t="n">
-        <v>142.0</v>
+      <c r="A22" s="16" t="n">
+        <v>118.0</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="21" t="n">
-        <v>296.0</v>
+      <c r="A23" s="17" t="n">
+        <v>222.0</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="22" t="n">
-        <v>407.0</v>
+      <c r="A24" s="18" t="n">
+        <v>238.0</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="23" t="n">
-        <v>648.0</v>
+      <c r="A25" s="19" t="n">
+        <v>145.0</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="24" t="n">
-        <v>1806.0</v>
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>Dispatch Desk App 
+        Dispatch Desk AppDelivery dispatch board for Joget DX 9 that tracks routes, the drivers and vehicles assigned to them, and every stop from planned to delivered.
+6</t>
+        </is>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="25" t="n">
-        <v>338.0</v>
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>ECharts Studio 
+        ECharts StudioECharts Studio is a chart theme builder for Joget DX 9. It turns pasted CSV or JSON figures into saved chart projects across 14 chart types and generates the ECharts theme and options JSON that copies once into a Chart on any page of your app.
+11</t>
+        </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="26" t="n">
-        <v>700.0</v>
+      <c r="A28" s="20" t="n">
+        <v>297.0</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="inlineStr">
+      <c r="A29" s="21" t="n">
+        <v>409.0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="22" t="n">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>Employee Services Portal 
+        Employee Services Portal 
+Employee Services Portal centralizes employee self-service requests, internal announcements, and application access into a unified organizational dashboard on Joget DX 7.
+1812</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="23" t="n">
+        <v>339.0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="24" t="n">
+        <v>706.0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
         <is>
           <t>Expenses Claims App for DX 8 
         Expenses Claims App for DX 8 
-The Expenses Claim app was designed for employees to submit and head of departments (HOD) to approve expense claims online.
-[...26 lines deleted...]
-        <v>362.0</v>
+Expenses Claim app routes itemized receipt submissions from staff to designated department heads and finance teams while tracking reimbursement trends across categories.
+274</t>
+        </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="32" t="n">
-        <v>664.0</v>
+      <c r="A35" s="25" t="n">
+        <v>1039.0</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="inlineStr">
+      <c r="A36" s="26" t="n">
+        <v>1046.0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>Invoice Flow App 
+        Invoice Flow AppInvoice Flow App is a client billing and account management application that centralizes account records, client profiles, and itemized invoice calculations on Joget DX 8.
+46</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="27" t="n">
+        <v>363.0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="28" t="n">
+        <v>667.0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
         <is>
           <t>Joget User Mgnt Utility v6 &amp; DX 
-        Joget User Management UtilityEasily add and manage Joget user accounts, departments, grades, groups, and organization.
-[...21 lines deleted...]
-        <v>1004.0</v>
+        Joget User Management UtilityJoget User Management Utility provides an administrative user provisioning and organizational directory management portal to configure user accounts, departments, job grades, and group permissions.
+2439</t>
+        </is>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="37" t="n">
-        <v>956.0</v>
+      <c r="A41" s="29" t="n">
+        <v>9.0</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" s="38" t="n">
-        <v>79.0</v>
+      <c r="A42" s="30" t="n">
+        <v>461.0</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="39" t="n">
-        <v>213.0</v>
+      <c r="A43" s="31" t="n">
+        <v>467.0</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="40" t="n">
-        <v>364.0</v>
+      <c r="A44" s="32" t="n">
+        <v>411.0</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="41" t="n">
-        <v>179.0</v>
+      <c r="A45" s="33" t="n">
+        <v>1006.0</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="42" t="n">
-        <v>167.0</v>
+      <c r="A46" s="34" t="n">
+        <v>965.0</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="43" t="n">
-        <v>248.0</v>
+      <c r="A47" s="35" t="n">
+        <v>80.0</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="44" t="n">
-        <v>846.0</v>
+      <c r="A48" s="36" t="n">
+        <v>214.0</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="45" t="n">
-        <v>298.0</v>
+      <c r="A49" s="37" t="n">
+        <v>7.0</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" t="inlineStr">
+      <c r="A50" s="38" t="n">
+        <v>366.0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="39" t="n">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="40" t="n">
+        <v>181.0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="41" t="n">
+        <v>176.0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="42" t="n">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="43" t="n">
+        <v>857.0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="44" t="n">
+        <v>305.0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>Product Insights App 
+        Product Insights AppProduct analytics tracker for Joget DX 9 that records acquisition, engagement, retention, revenue, experiments and metric alerts.
+8</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
         <is>
           <t>Purchase Requisition App for DX8 
-        Purchase Requisition App for DX8A simple purchase requisition app for employees to submit purchase requisitions for management approval.
-[...10 lines deleted...]
-      <c r="A52" s="47" t="n">
+        Purchase Requisition App for DX8Purchase Requisition App provides a procurement authorization portal for employees to submit material requisitions, track approval stages, and enforce multi-tier spending limits.
+269</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="45" t="n">
+        <v>279.0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>Recordant 
+        RecordantPrivacy operations software for data subject requests, breach notification and the processing register, on Joget DX 9.
+0</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="46" t="n">
+        <v>53.0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="47" t="n">
         <v>46.0</v>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" s="48" t="n">
+    <row r="63">
+      <c r="A63" s="48" t="n">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Service Desk App 
+        Service Desk AppService Desk App provides an enterprise IT support ticketing portal built on the DX 9 Theme Builder with a Neon Ops dark theme to log customer cases, track service level agreements, and manage knowledge base articles.
+66</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="49" t="n">
+        <v>830.0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="50" t="n">
+        <v>1236.0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="51" t="n">
+        <v>2611.0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="52" t="n">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="53" t="n">
+        <v>275.0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="54" t="n">
+        <v>985.0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="55" t="n">
+        <v>1108.0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="56" t="n">
+        <v>547.0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="57" t="n">
+        <v>813.0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="58" t="n">
+        <v>818.0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="59" t="n">
+        <v>503.0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="60" t="n">
+        <v>203.0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="61" t="n">
+        <v>22.0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="62" t="n">
+        <v>18.0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="63" t="n">
+        <v>512.0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="64" t="n">
+        <v>374.0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="65" t="n">
         <v>45.0</v>
       </c>
     </row>
-    <row r="54">
-[...156 lines deleted...]
-    </row>
     <row r="82">
-      <c r="A82" s="73" t="n">
-        <v>750.0</v>
+      <c r="A82" s="66" t="n">
+        <v>1691.0</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="74" t="n">
-        <v>581.0</v>
+      <c r="A83" s="67" t="n">
+        <v>5.0</v>
       </c>
     </row>
     <row r="84">
-      <c r="A84" s="75" t="n">
-        <v>833.0</v>
+      <c r="A84" s="68" t="n">
+        <v>294.0</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A85" s="69" t="n">
+        <v>687.0</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86" s="76" t="n">
-        <v>818.0</v>
+      <c r="A86" s="70" t="n">
+        <v>269.0</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="77" t="n">
-        <v>603.0</v>
+      <c r="A87" s="71" t="n">
+        <v>1094.0</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="78" t="n">
-        <v>849.0</v>
+      <c r="A88" s="72" t="n">
+        <v>31.0</v>
       </c>
     </row>
     <row r="89">
-      <c r="A89" t="inlineStr">
+      <c r="A89" s="73" t="n">
+        <v>504.0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="74" t="n">
+        <v>283.0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>Tutorial App: Gantt Chart  
+        Gantt Chart App 
+Tutorial App: Gantt Chart is a demonstration utility application that deploys a Gantt Chart userview menu plugin and sample task database tables onto Joget DX 7 platforms.
+583</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="75" t="n">
+        <v>606.0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="76" t="n">
+        <v>852.0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
         <is>
           <t>Tutorial App: Section Wizard &amp; Section Tab 
         Section Wizard App v6 
-Demonstration app on the usage of Section Wizard and Section Tab form element plugins.
-[...16 lines deleted...]
-        <v>28.0</v>
+Tutorial App: Section Wizard &amp; Section Tab provides a form layout transformation reference and multi-step UI design demonstrator to convert vertical form sections into horizontal tabs or step-by-step wizards.
+714</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="77" t="n">
+        <v>383.0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="78" t="n">
+        <v>33.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>